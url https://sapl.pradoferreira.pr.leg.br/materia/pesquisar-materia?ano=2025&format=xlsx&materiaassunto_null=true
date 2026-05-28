--- v0 (2025-12-16)
+++ v1 (2026-05-28)
@@ -54,558 +54,558 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Silvio Antônio Damaceno</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_n_01.2025.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_n_01.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a realização de Processo Seletivo Simplificado – PSS, visando à contratação de profissionais para as áreas de Educação para atender à necessidade temporária de excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_05.2025_reposicao_salarial.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_05.2025_reposicao_salarial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição de perdas salariais, dos Servidores Públicos do Município de Prado Ferreira, Estado do Paraná, e dá outras providências</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/11/pl_06.2025_aux_alimentacao.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/11/pl_06.2025_aux_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor mensal do auxílio-alimentação dos Servidores Públicos da Câmara Municipal de Prado Ferreira, e dá outras providências.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>LEIRIANNE DE CAIRES</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/13/pl_07.2025_cameras_no_cemiterio_municipal.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/13/pl_07.2025_cameras_no_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de monitoramento de segurança no Cemitério Municipal e cercanias, e dá outras providências.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_08.2025.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_08.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Transmissão ao Vivo, via Internet, das reuniões dos Conselhos Municipais do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/18/007.2025_-_loa.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/18/007.2025_-_loa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/19/008.2025_conselho_da_mulher.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/19/008.2025_conselho_da_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Mulher, cria o Conselho Municipal dos Direitos da Mulher (CMDM), institui o Fundo Municipal dos Direitos da Mulher (FMDM), e dá outras providências.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_-_desafetacao_de_veiculos_assinado.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_-_desafetacao_de_veiculos_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a destinação de bens móveis/veículos da frota municipal e dá outras providências.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/25/pl_15.2025_-_isencao_doador_de_sangue_e_medula.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/25/pl_15.2025_-_isencao_doador_de_sangue_e_medula.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento de taxa de inscrição em concursos públicos e processos seletivos realizados no âmbito da Administração Direta e Indireta do Município de Prado Ferreira aos doadores de sangue e de medula óssea, e adota outras providências.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_altera_conselho_mun_da_saude_ass.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_altera_conselho_mun_da_saude_ass.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre o Conselho Municipal de Saúde e a realização da Conferência Municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_no_17.2025_2.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_no_17.2025_2.pdf</t>
   </si>
   <si>
     <t>Reconhece como relevante interesse cultural do Município de Prado Ferreira a Cavalgada organizada pela Paróquia São João Batista e dá outras providências.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/28/pl_18.2025_ppa_2026.2029.zip</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/28/pl_18.2025_ppa_2026.2029.zip</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período 2026/2029.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_lei_-__alienacao_imovel_-_pq_industrial_-_matricula_09.673_-_completo.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_lei_-__alienacao_imovel_-_pq_industrial_-_matricula_09.673_-_completo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER À ALIENAÇÃO DE BEM IMÓVEL PARA FINS DE EXPANSÃO INDUSTRIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/34/073.2025_encaminha_pl_loa_as.zip</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/34/073.2025_encaminha_pl_loa_as.zip</t>
   </si>
   <si>
     <t>Projeto de Lei Orçamentária que estima a receita e fixa a despesa do Município de Prado Ferreira para o exercício de 2026.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>CESAS - Comissão de Educação, Saúde Pública e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_proibicao_de_soltura_de_fogos.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_proibicao_de_soltura_de_fogos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da soltura de fogos de artificio e artefatos pirotécnicos de alto impacto sonoro (estampidos) no Município de Prado Ferreira, Estado do Parana.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_prevencao_ao_suicidio.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_prevencao_ao_suicidio.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICIPIO DE PRADO FERREIRA A "SEMANA MUNICIPAL DE VALORIZAÇÃO DA VIDA E PREVENÇÃO AO SUICÍDIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_complementar_cons_munic_de_cultura.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_complementar_cons_munic_de_cultura.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Cultura – COMCULT e adota outras providências.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/38/pl_fundo_municipal_de_cultura_-_fumcult.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/38/pl_fundo_municipal_de_cultura_-_fumcult.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Cultura - FUMCULT e adota outras providências.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_auxilio_racao_-_programa_amigo_fiel_ass.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_auxilio_racao_-_programa_amigo_fiel_ass.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Amigo Fiel de doação de ração, utensílios e medicação básica para benefício de cães e gatos vulneráveis no Município de Prado Ferreira.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/41/pl_ratificacao_cismel_2025.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/41/pl_ratificacao_cismel_2025.pdf</t>
   </si>
   <si>
     <t>Ratifica a Alteração e Consolidação do Contrato de Consórcio Público firmado entre os Municípios integrantes do Consórcio Intermunicipal de Segurança Pública, Soluções e Melhorias do Norte Central Paranaense – CISMEL-NCP.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/52/pl_credito_adicional_especial_terreno.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/52/pl_credito_adicional_especial_terreno.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Abertura de Crédito Adicional Especial no Orçamento em vigor, inclui ações no Plano Plurianual (Lei nº. 549/2021), inclui metas na Lei de Diretrizes Orçamentárias 2025 (Lei nº 622/2024) e dá outras providências.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/53/pl_inovacao.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/53/pl_inovacao.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal de Inovação, Ciência e Tecnologia, cria o Fundo Municipal de Ciência, Inovação e Tecnologia e estabelece medidas de incentivo à inovação, à pesquisa e ao desenvolvimento científico e tecnológico, dispõe sobre o Conselho Municipal de Ciência, Inovação e Tecnologia, visando a consolidação do Ecossistema de Inovação e Tecnologia do Município do Município de Prado Ferreira, PR e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/54/pl_compra_terreno_-_parque_industrial_-_agua_do_fuga.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/54/pl_compra_terreno_-_parque_industrial_-_agua_do_fuga.pdf</t>
   </si>
   <si>
     <t>Autoriza a compra do Lote de terras (gleba), com área de 181.984,00 m², pelo Município, de Prado Ferreira, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/55/pl_cips_-_ratificacao_2025.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/55/pl_cips_-_ratificacao_2025.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal nº. 11.107/2005 e sua regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/56/pl_39.2025__plano_municipal_de_educacao_pme.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/56/pl_39.2025__plano_municipal_de_educacao_pme.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo de vigência do Plano Municipal de Educação (PME) de Prado Ferreira e dá outras providências</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/7/plc_02.2025.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/7/plc_02.2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal - REFIS/2025 no âmbito do Município de Prado Ferreira.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/8/plc_03.2025.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/8/plc_03.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Desligamento Voluntário - PDV dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_complementar_04.2025_extincao_cargo_motorista.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_complementar_04.2025_extincao_cargo_motorista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano de cargos dos servidores públicos efetivos do Poder Executivo do Município de Prado Ferreira e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/17/006.2025_-_lei_-_plano_diretor.zip</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/17/006.2025_-_lei_-_plano_diretor.zip</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DIRETOR DO MUNICÍPIO DE PRADO FERREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/22/009.2025_projeto_lei_complementar_-_estrutura_administrativa_-_cria_dep._licitacao_e_manutencao_-_ass.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/22/009.2025_projeto_lei_complementar_-_estrutura_administrativa_-_cria_dep._licitacao_e_manutencao_-_ass.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura administrativa do Poder Executivo do Município de Prado Ferreira, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/23/010.2025_-_lei_-_altera_estrutura_administrativa_do_municipio_-_2025_-_departamentos_-_ass.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/23/010.2025_-_lei_-_altera_estrutura_administrativa_do_municipio_-_2025_-_departamentos_-_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa e o funcionamento do Poder Executivo Municipal de Prado Ferreira e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/39/projeto_de_lei_complementar_perimetro_urbano_-_regime_de_urgencia.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/39/projeto_de_lei_complementar_perimetro_urbano_-_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PERÍMETRO URBANO DO MUNICÍPIO DE PRADO FERREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/44/plc_-_plano_diretor_-_lei_geral_2025.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/44/plc_-_plano_diretor_-_lei_geral_2025.pdf</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/45/plc_perimetro_urbano_2025.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/45/plc_perimetro_urbano_2025.pdf</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/46/plc_hierarquia_viaria_2025_assinado.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/46/plc_hierarquia_viaria_2025_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA VIÁRIO BÁSICO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/47/plc_uso_e_ocupacao_2025.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/47/plc_uso_e_ocupacao_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO E OCUPAÇÃO DO SOLO DAS ÁREAS URBANAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/48/plc_parcelamento_do_solo_assinado.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/48/plc_parcelamento_do_solo_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO E O REMEMBRAMENTO DO SOLO PARA FINS URBANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/49/plc_codigo_de_obras_assinado.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/49/plc_codigo_de_obras_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS REQUISITOS TÉCNICOS PARA AS EDIFICAÇÕES E OBRAS A SEREM CONSTRUÍDAS DO MUNICÍPIO DE PRADO FERREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/50/plc_codigo_de_posturas_assinado.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/50/plc_codigo_de_posturas_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO DE POSTURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_resolucao_no_01.2025.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_resolucao_no_01.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a jornada flexível do Contador Legislativo, no âmbito da Câmara Municipal de Prado Ferreira, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_resolucao_no_02.2025_-_equip._informartica_atualizacao.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_resolucao_no_02.2025_-_equip._informartica_atualizacao.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 2º-A e o art. 2º-B e altera o art. 12 da Resolução nº 1, de 6 de junho de 2023, renumerada para Resolução nº 23/2023, pela Resolução nº 25, de 25 de outubro de 2023, e dá outras providências que Autoriza trasladar e usar notbook e outros dispositivos móveis corporativos, fora da sede da Câmara Municipal de Prado Ferreira, para viabilizar, exclusivamente, o acesso e a execução de serviço(s) administrativo(s), contábil(eis) ou jurídico(s) de interesse do legislativo municipal, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_resolucao_no_03.2025_declaracao_de_bens.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_resolucao_no_03.2025_declaracao_de_bens.pdf</t>
   </si>
   <si>
     <t>Regulamenta a apresentação e o tratamento da declaração de bens, dispõe sobre a preservação do sigilo e da intimidade fiscal dos declarantes no âmbito da Câmara Municipal de Prado Ferreira, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_resolucao_no_04.2025_veiculo_oficial_atualizacao.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_resolucao_no_04.2025_veiculo_oficial_atualizacao.pdf</t>
   </si>
   <si>
     <t>Acrescenta os §§ 5º e 6º ao art. 1º e dá nova redação ao art. 8º, incisos I e II, da Resolução nº 7, de 9 de dezembro de 2020, renumerada para Resolução nº 14/2020, pela Resolução nº 25, de 25 de outubro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>CJROFTC - Comissão de Justiça, Redação, Orçamento, Finanças e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_resolucao_06.2025.zip</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_resolucao_06.2025.zip</t>
   </si>
   <si>
     <t>Dispõe sobre a denegação de recurso apresentado contra Ato da Presidência da Câmara Municipal de Prado Ferreira, Estado do Paraná, na 1ª Sessão Ordinária de 2025, de 03/02/2025.</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_resolucao_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_resolucao_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito do Poder Legislativo do Município de Prado Ferreira e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_resolucao_pca.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_resolucao_pca.pdf</t>
   </si>
   <si>
     <t>"Torna público o Plano de Contratações Anual — PCA, da Câmara Municipal de Prado Ferreira, referente ao exercício de 2026, elaborado conforme as diretrizes da Lei n° 14.133/2021 e da Resolução n°28/2024."</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_resolucao_09.2025_prog_financeira.docx</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_resolucao_09.2025_prog_financeira.docx</t>
   </si>
   <si>
     <t>“Estabelece a programação Financeira e o Cronograma de Execução Mensal de Desembolso para o Exercício Financeiro de 2026, da Câmara Municipal de Prado Ferreira.”</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_decreto_legislativo_decreto.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_decreto_legislativo_decreto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Acórdão de Parecer Prévio nº 80/2025 do Tribunal de Contas do Estado do Paraná, que deliberou pela regularidade das Contas da Prefeita Municipal de Prado Ferreira, relativas ao exercício financeiro de 2023</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/43/projeto_decreto_legislativo_02.2025.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/43/projeto_decreto_legislativo_02.2025.pdf</t>
   </si>
   <si>
     <t>Susta os efeitos do Decreto Municipal nº 053/2025, publicado no Diário Oficial dos Municípios do Paraná, Edição nº 3391, de 23 de outubro de 2025, que Dispõe sobre a estrutura administrativa e o funcionamento das Divisões Administrativas do Poder Executivo Municipal de Prado Ferreira e dá outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_projeto_de_mocao.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_projeto_de_mocao.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao Decreto nº 12.686/2025, do Governo Federal, que institui a Política Nacional de Educação Especial Inclusiva e a Rede Nacional de Educação Especial Inclusiva</t>
   </si>
   <si>
     <t>REP</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/14/representacao_01.2025.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/14/representacao_01.2025.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO POR QUEBRA DE DECORO PARLAMENTAR</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/30/oficio_19.2025_pj.pdf</t>
+    <t>http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/30/oficio_19.2025_pj.pdf</t>
   </si>
   <si>
     <t>Processo Legislativo. Veto ao Autógrafo de Projeto de Lei n° 012/2025. Hipótese de emenda parlamentar a projeto de lei complementar sobre matéria_x000D_
 eminentemente administrativa, extinção de cargos que interfere no funcionamento da administração municipal. lnconstitucionalidade Formal e Material. Violação do principio da separação dos Poderes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -913,68 +913,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_n_01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_05.2025_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/11/pl_06.2025_aux_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/13/pl_07.2025_cameras_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_08.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/18/007.2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/19/008.2025_conselho_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_-_desafetacao_de_veiculos_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/25/pl_15.2025_-_isencao_doador_de_sangue_e_medula.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_altera_conselho_mun_da_saude_ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_no_17.2025_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/28/pl_18.2025_ppa_2026.2029.zip" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_lei_-__alienacao_imovel_-_pq_industrial_-_matricula_09.673_-_completo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/34/073.2025_encaminha_pl_loa_as.zip" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_proibicao_de_soltura_de_fogos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_prevencao_ao_suicidio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_complementar_cons_munic_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/38/pl_fundo_municipal_de_cultura_-_fumcult.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_auxilio_racao_-_programa_amigo_fiel_ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/41/pl_ratificacao_cismel_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/52/pl_credito_adicional_especial_terreno.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/53/pl_inovacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/54/pl_compra_terreno_-_parque_industrial_-_agua_do_fuga.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/55/pl_cips_-_ratificacao_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/56/pl_39.2025__plano_municipal_de_educacao_pme.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/7/plc_02.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/8/plc_03.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_complementar_04.2025_extincao_cargo_motorista.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/17/006.2025_-_lei_-_plano_diretor.zip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/22/009.2025_projeto_lei_complementar_-_estrutura_administrativa_-_cria_dep._licitacao_e_manutencao_-_ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/23/010.2025_-_lei_-_altera_estrutura_administrativa_do_municipio_-_2025_-_departamentos_-_ass.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/39/projeto_de_lei_complementar_perimetro_urbano_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/44/plc_-_plano_diretor_-_lei_geral_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/45/plc_perimetro_urbano_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/46/plc_hierarquia_viaria_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/47/plc_uso_e_ocupacao_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/48/plc_parcelamento_do_solo_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/49/plc_codigo_de_obras_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/50/plc_codigo_de_posturas_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_resolucao_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_resolucao_no_02.2025_-_equip._informartica_atualizacao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_resolucao_no_03.2025_declaracao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_resolucao_no_04.2025_veiculo_oficial_atualizacao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_resolucao_06.2025.zip" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_resolucao_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_resolucao_pca.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_resolucao_09.2025_prog_financeira.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_decreto_legislativo_decreto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/43/projeto_decreto_legislativo_02.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_projeto_de_mocao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/14/representacao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/30/oficio_19.2025_pj.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_n_01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_05.2025_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/11/pl_06.2025_aux_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/13/pl_07.2025_cameras_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_08.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/18/007.2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/19/008.2025_conselho_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_-_desafetacao_de_veiculos_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/25/pl_15.2025_-_isencao_doador_de_sangue_e_medula.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_altera_conselho_mun_da_saude_ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_no_17.2025_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/28/pl_18.2025_ppa_2026.2029.zip" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_lei_-__alienacao_imovel_-_pq_industrial_-_matricula_09.673_-_completo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/34/073.2025_encaminha_pl_loa_as.zip" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_proibicao_de_soltura_de_fogos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_prevencao_ao_suicidio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_complementar_cons_munic_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/38/pl_fundo_municipal_de_cultura_-_fumcult.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/40/projeto_de_lei_auxilio_racao_-_programa_amigo_fiel_ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/41/pl_ratificacao_cismel_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/52/pl_credito_adicional_especial_terreno.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/53/pl_inovacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/54/pl_compra_terreno_-_parque_industrial_-_agua_do_fuga.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/55/pl_cips_-_ratificacao_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/56/pl_39.2025__plano_municipal_de_educacao_pme.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/7/plc_02.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/8/plc_03.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_complementar_04.2025_extincao_cargo_motorista.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/17/006.2025_-_lei_-_plano_diretor.zip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/22/009.2025_projeto_lei_complementar_-_estrutura_administrativa_-_cria_dep._licitacao_e_manutencao_-_ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/23/010.2025_-_lei_-_altera_estrutura_administrativa_do_municipio_-_2025_-_departamentos_-_ass.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/39/projeto_de_lei_complementar_perimetro_urbano_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/44/plc_-_plano_diretor_-_lei_geral_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/45/plc_perimetro_urbano_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/46/plc_hierarquia_viaria_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/47/plc_uso_e_ocupacao_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/48/plc_parcelamento_do_solo_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/49/plc_codigo_de_obras_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/50/plc_codigo_de_posturas_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_resolucao_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_resolucao_no_02.2025_-_equip._informartica_atualizacao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_resolucao_no_03.2025_declaracao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_resolucao_no_04.2025_veiculo_oficial_atualizacao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_resolucao_06.2025.zip" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_resolucao_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_resolucao_pca.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_resolucao_09.2025_prog_financeira.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_de_decreto_legislativo_decreto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/43/projeto_decreto_legislativo_02.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_projeto_de_mocao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/14/representacao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pradoferreira.pr.leg.br/media/sapl/public/materialegislativa/2025/30/oficio_19.2025_pj.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="75" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="173.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="172.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>